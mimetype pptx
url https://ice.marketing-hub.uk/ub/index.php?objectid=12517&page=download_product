--- v0 (2026-06-24)
+++ v1 (2026-10-12)
@@ -1,47 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -75,107 +77,104 @@
   <Override PartName="/ppt/slideLayouts/slideLayout48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483693" r:id="rId4"/>
     <p:sldMasterId id="2147483762" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId14"/>
+    <p:notesMasterId r:id="rId16"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="271" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="281" r:id="rId8"/>
     <p:sldId id="280" r:id="rId9"/>
     <p:sldId id="287" r:id="rId10"/>
     <p:sldId id="283" r:id="rId11"/>
     <p:sldId id="284" r:id="rId12"/>
     <p:sldId id="285" r:id="rId13"/>
+    <p:sldId id="311" r:id="rId14"/>
+    <p:sldId id="312" r:id="rId15"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Bradley Hand ITC" panose="03070402050302030203" pitchFamily="66" charset="0"/>
-      <p:regular r:id="rId15"/>
+      <p:regular r:id="rId17"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
-      <p:regular r:id="rId16"/>
-[...6 lines deleted...]
-      <p:regular r:id="rId20"/>
+      <p:regular r:id="rId18"/>
+      <p:bold r:id="rId19"/>
+      <p:italic r:id="rId20"/>
+      <p:boldItalic r:id="rId21"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Noto Sans Light" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
-      <p:regular r:id="rId21"/>
-[...4 lines deleted...]
-      <p:bold r:id="rId23"/>
+      <p:regular r:id="rId22"/>
+      <p:italic r:id="rId23"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -286,50 +285,63 @@
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="007C92"/>
     <a:srgbClr val="34657F"/>
     <a:srgbClr val="FC6900"/>
     <a:srgbClr val="34657E"/>
     <a:srgbClr val="105E67"/>
     <a:srgbClr val="7A99AC"/>
     <a:srgbClr val="C00000"/>
     <a:srgbClr val="A69F88"/>
     <a:srgbClr val="156082"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{00000000-0000-0000-0000-000000000000}" v="17" dt="2026-09-21T10:49:17.792"/>
+    <p1510:client id="{2BEBD56C-317D-C9B2-9C05-8CAD97D809E1}" v="130" dt="2026-09-21T12:10:05.259"/>
+    <p1510:client id="{36F2CFB1-74DA-2651-7679-8F4C27AABD57}" v="54" dt="2026-09-21T11:18:39.259"/>
+    <p1510:client id="{7C14B4AF-4D8D-4FD8-4F0E-E60C5A66872D}" v="26" dt="2026-09-22T11:41:43.045"/>
+    <p1510:client id="{9B7DFB7A-1516-C7DC-0C76-47DE7AE015CF}" v="47" dt="2026-09-21T14:29:02.506"/>
+    <p1510:client id="{C59C5F7F-ECD8-4DCE-9062-0AECAA682B0F}" v="122" dt="2026-09-21T11:14:09.478"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -3749,112 +3761,1119 @@
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="25400" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent6"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
-    <p:restoredTop sz="65065" autoAdjust="0"/>
+    <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="60" d="100"/>
-          <a:sy n="60" d="100"/>
+          <a:sx n="132" d="100"/>
+          <a:sy n="132" d="100"/>
         </p:scale>
-        <p:origin x="1460" y="36"/>
+        <p:origin x="126" y="138"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Hannah Lorena" userId="3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="ADAL" clId="{F4CA4056-452E-40B5-B683-68224EAB5A7F}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Hannah Lorena" userId="3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="ADAL" clId="{F4CA4056-452E-40B5-B683-68224EAB5A7F}" dt="2026-01-23T13:41:10.189" v="0" actId="20577"/>
+    <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{6EA33DF6-85C7-62FC-9302-F419C7973AC5}"/>
+    <pc:docChg chg="addSld modSld">
+      <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{6EA33DF6-85C7-62FC-9302-F419C7973AC5}" dt="2026-09-15T11:51:25.372" v="19"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Hannah Lorena" userId="3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="ADAL" clId="{F4CA4056-452E-40B5-B683-68224EAB5A7F}" dt="2026-01-23T13:41:10.189" v="0" actId="20577"/>
+      <pc:sldChg chg="modSp add modNotes">
+        <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{6EA33DF6-85C7-62FC-9302-F419C7973AC5}" dt="2026-09-15T11:51:25.372" v="19"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="968159294" sldId="271"/>
+          <pc:sldMk cId="1982048312" sldId="311"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Hannah Lorena" userId="3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="ADAL" clId="{F4CA4056-452E-40B5-B683-68224EAB5A7F}" dt="2026-01-23T13:41:10.189" v="0" actId="20577"/>
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{6EA33DF6-85C7-62FC-9302-F419C7973AC5}" dt="2026-09-15T11:50:49.980" v="3" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="968159294" sldId="271"/>
-            <ac:spMk id="10" creationId="{DF4E4417-D6DF-19B8-7DCB-7D562E757263}"/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="5" creationId="{0F95BA81-0A54-B6AA-B367-9B3AB23E852A}"/>
           </ac:spMkLst>
         </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Hannah Lorena" userId="3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="ADAL" clId="{F4CA4056-452E-40B5-B683-68224EAB5A7F}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Hannah Lorena" userId="3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="ADAL" clId="{F4CA4056-452E-40B5-B683-68224EAB5A7F}" dt="2026-09-21T11:14:09.478" v="130" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Hannah Lorena" userId="3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="ADAL" clId="{F4CA4056-452E-40B5-B683-68224EAB5A7F}" dt="2026-09-21T10:53:24.382" v="47" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="750736321" sldId="280"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Hannah Lorena" userId="3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="ADAL" clId="{F4CA4056-452E-40B5-B683-68224EAB5A7F}" dt="2026-09-21T10:53:48.124" v="53" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3868219367" sldId="281"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Hannah Lorena" userId="3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="ADAL" clId="{F4CA4056-452E-40B5-B683-68224EAB5A7F}" dt="2026-09-21T11:13:38.191" v="119" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2697203281" sldId="284"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Hannah Lorena" userId="3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="ADAL" clId="{F4CA4056-452E-40B5-B683-68224EAB5A7F}" dt="2026-09-21T11:14:09.478" v="130" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1204857537" sldId="285"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Hannah Lorena" userId="3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="ADAL" clId="{F4CA4056-452E-40B5-B683-68224EAB5A7F}" dt="2026-09-21T11:13:22.563" v="116" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1204857537" sldId="285"/>
+            <ac:picMk id="7" creationId="{EF78C0AE-4E38-25E0-EDC5-17AA9E9DEEB4}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Hannah Lorena" userId="3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="ADAL" clId="{F4CA4056-452E-40B5-B683-68224EAB5A7F}" dt="2026-09-21T09:57:19.032" v="15" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1982048312" sldId="311"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Hannah Lorena" userId="3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="ADAL" clId="{F4CA4056-452E-40B5-B683-68224EAB5A7F}" dt="2026-09-21T09:59:23.603" v="20" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2056034208" sldId="312"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{5011985F-9534-03D1-C601-2DD958BEF24A}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{5011985F-9534-03D1-C601-2DD958BEF24A}" dt="2026-09-16T15:34:40.737" v="82"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modNotes">
+        <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{5011985F-9534-03D1-C601-2DD958BEF24A}" dt="2026-09-16T15:34:40.737" v="82"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1982048312" sldId="311"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{2BEBD56C-317D-C9B2-9C05-8CAD97D809E1}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{2BEBD56C-317D-C9B2-9C05-8CAD97D809E1}" dt="2026-09-21T12:10:05.259" v="93" actId="14100"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{2BEBD56C-317D-C9B2-9C05-8CAD97D809E1}" dt="2026-09-21T12:10:05.259" v="93" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2697203281" sldId="284"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{2BEBD56C-317D-C9B2-9C05-8CAD97D809E1}" dt="2026-09-21T12:06:15.391" v="42" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2697203281" sldId="284"/>
+            <ac:spMk id="2" creationId="{C40B8824-E784-E720-6A8C-4303A1DE580C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{2BEBD56C-317D-C9B2-9C05-8CAD97D809E1}" dt="2026-09-21T12:09:40.570" v="64" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2697203281" sldId="284"/>
+            <ac:spMk id="5" creationId="{94C809AF-EC83-3F71-69D7-74E64360D899}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{2BEBD56C-317D-C9B2-9C05-8CAD97D809E1}" dt="2026-09-21T12:10:05.259" v="93" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2697203281" sldId="284"/>
+            <ac:spMk id="6" creationId="{D08D376C-83E4-8045-F782-FA327FFDEB5D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{2BEBD56C-317D-C9B2-9C05-8CAD97D809E1}" dt="2026-09-21T12:09:44.211" v="65" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2697203281" sldId="284"/>
+            <ac:spMk id="9" creationId="{CBDE876C-CE9A-9117-3D2C-D05BE09160A8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{2BEBD56C-317D-C9B2-9C05-8CAD97D809E1}" dt="2026-09-21T12:09:48.461" v="66" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2697203281" sldId="284"/>
+            <ac:spMk id="10" creationId="{AD544E24-F16F-2149-07DA-F0653CABC996}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{2BEBD56C-317D-C9B2-9C05-8CAD97D809E1}" dt="2026-09-21T12:09:16.116" v="53" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2697203281" sldId="284"/>
+            <ac:picMk id="3" creationId="{08FF87F8-ECA4-D2DD-9A65-526A868FDB7F}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{2BEBD56C-317D-C9B2-9C05-8CAD97D809E1}" dt="2026-09-21T12:09:16.116" v="54" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2697203281" sldId="284"/>
+            <ac:picMk id="4" creationId="{BD6FC29C-C7B0-21E0-E65C-3370613FADCC}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{2BEBD56C-317D-C9B2-9C05-8CAD97D809E1}" dt="2026-09-21T12:04:10.808" v="0"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2697203281" sldId="284"/>
+            <ac:picMk id="7" creationId="{BE1EAF99-159C-BC39-F7A7-C52C98BBD4A1}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{2BEBD56C-317D-C9B2-9C05-8CAD97D809E1}" dt="2026-09-21T12:04:25.465" v="4"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2697203281" sldId="284"/>
+            <ac:picMk id="11" creationId="{F65123BE-718F-0778-A28F-BD6F6FD0684F}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{9B7DFB7A-1516-C7DC-0C76-47DE7AE015CF}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{9B7DFB7A-1516-C7DC-0C76-47DE7AE015CF}" dt="2026-09-21T14:29:02.319" v="34"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{9B7DFB7A-1516-C7DC-0C76-47DE7AE015CF}" dt="2026-09-21T14:26:16.533" v="1" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1123999854" sldId="283"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{9B7DFB7A-1516-C7DC-0C76-47DE7AE015CF}" dt="2026-09-21T14:26:16.533" v="1" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1123999854" sldId="283"/>
+            <ac:spMk id="3" creationId="{6252A2A1-86FA-07E2-1E6C-B38CB878F15A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp modNotes">
+        <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{9B7DFB7A-1516-C7DC-0C76-47DE7AE015CF}" dt="2026-09-21T14:29:02.319" v="34"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2697203281" sldId="284"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{9B7DFB7A-1516-C7DC-0C76-47DE7AE015CF}" dt="2026-09-21T14:26:27.002" v="2" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2697203281" sldId="284"/>
+            <ac:spMk id="5" creationId="{94C809AF-EC83-3F71-69D7-74E64360D899}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{9B7DFB7A-1516-C7DC-0C76-47DE7AE015CF}" dt="2026-09-21T14:26:30.721" v="4" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2697203281" sldId="284"/>
+            <ac:spMk id="6" creationId="{D08D376C-83E4-8045-F782-FA327FFDEB5D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{9B7DFB7A-1516-C7DC-0C76-47DE7AE015CF}" dt="2026-09-21T14:26:34.221" v="6" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2697203281" sldId="284"/>
+            <ac:spMk id="9" creationId="{CBDE876C-CE9A-9117-3D2C-D05BE09160A8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{9B7DFB7A-1516-C7DC-0C76-47DE7AE015CF}" dt="2026-09-21T14:26:36.487" v="7" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2697203281" sldId="284"/>
+            <ac:spMk id="10" creationId="{AD544E24-F16F-2149-07DA-F0653CABC996}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{9B7DFB7A-1516-C7DC-0C76-47DE7AE015CF}" dt="2026-09-21T14:27:45.395" v="26" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1204857537" sldId="285"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{9B7DFB7A-1516-C7DC-0C76-47DE7AE015CF}" dt="2026-09-21T14:27:32.176" v="22" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1204857537" sldId="285"/>
+            <ac:spMk id="11" creationId="{DB546706-D06E-4293-402E-3FA86FBC4118}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{9B7DFB7A-1516-C7DC-0C76-47DE7AE015CF}" dt="2026-09-21T14:27:45.395" v="26" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1204857537" sldId="285"/>
+            <ac:spMk id="13" creationId="{327CF6D3-C2E1-182A-986B-36F8CC161771}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{9B7DFB7A-1516-C7DC-0C76-47DE7AE015CF}" dt="2026-09-21T14:27:04.019" v="15" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1204857537" sldId="285"/>
+            <ac:spMk id="17" creationId="{1284F5F0-2037-1218-53FA-C77BA5358E23}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{9B7DFB7A-1516-C7DC-0C76-47DE7AE015CF}" dt="2026-09-21T14:27:20.347" v="18" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1204857537" sldId="285"/>
+            <ac:picMk id="18" creationId="{4626CAE9-8689-8DA2-65B6-DE68647A591C}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{9B7DFB7A-1516-C7DC-0C76-47DE7AE015CF}" dt="2026-09-21T14:27:20.347" v="19" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1204857537" sldId="285"/>
+            <ac:picMk id="19" creationId="{251A1EA4-F3DB-E3AB-6F5B-4AEBF8DB7760}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{36F2CFB1-74DA-2651-7679-8F4C27AABD57}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{36F2CFB1-74DA-2651-7679-8F4C27AABD57}" dt="2026-09-21T11:18:39.259" v="79" actId="1076"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp delSp modSp modNotes">
+        <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{36F2CFB1-74DA-2651-7679-8F4C27AABD57}" dt="2026-09-21T11:18:39.259" v="79" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1204857537" sldId="285"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{36F2CFB1-74DA-2651-7679-8F4C27AABD57}" dt="2026-09-21T10:55:51.888" v="0"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1204857537" sldId="285"/>
+            <ac:spMk id="5" creationId="{9054579A-D31A-9DFB-F3E0-7C79D7064D0B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{36F2CFB1-74DA-2651-7679-8F4C27AABD57}" dt="2026-09-21T11:18:17.337" v="76" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1204857537" sldId="285"/>
+            <ac:spMk id="11" creationId="{DB546706-D06E-4293-402E-3FA86FBC4118}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{36F2CFB1-74DA-2651-7679-8F4C27AABD57}" dt="2026-09-21T11:18:31.994" v="78" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1204857537" sldId="285"/>
+            <ac:spMk id="13" creationId="{327CF6D3-C2E1-182A-986B-36F8CC161771}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{36F2CFB1-74DA-2651-7679-8F4C27AABD57}" dt="2026-09-21T10:58:15.425" v="17" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1204857537" sldId="285"/>
+            <ac:spMk id="17" creationId="{1284F5F0-2037-1218-53FA-C77BA5358E23}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{36F2CFB1-74DA-2651-7679-8F4C27AABD57}" dt="2026-09-21T10:55:53.920" v="1"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1204857537" sldId="285"/>
+            <ac:picMk id="4" creationId="{8E8E73CA-9E42-3197-6889-F6CFBB8CF96B}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{36F2CFB1-74DA-2651-7679-8F4C27AABD57}" dt="2026-09-21T10:56:51.703" v="4"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1204857537" sldId="285"/>
+            <ac:picMk id="6" creationId="{A3A03F7B-106E-7AB5-3EB0-282C61F56CD0}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{36F2CFB1-74DA-2651-7679-8F4C27AABD57}" dt="2026-09-21T11:18:39.259" v="79" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1204857537" sldId="285"/>
+            <ac:picMk id="7" creationId="{EF78C0AE-4E38-25E0-EDC5-17AA9E9DEEB4}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{36F2CFB1-74DA-2651-7679-8F4C27AABD57}" dt="2026-09-21T11:18:31.994" v="77" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1204857537" sldId="285"/>
+            <ac:picMk id="9" creationId="{AE012BAC-1B04-950E-D16F-E56A0CD0EA7E}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{36F2CFB1-74DA-2651-7679-8F4C27AABD57}" dt="2026-09-21T10:58:03.612" v="15"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1204857537" sldId="285"/>
+            <ac:picMk id="15" creationId="{8CC0761E-836B-1C8E-221A-87C21000327A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{36F2CFB1-74DA-2651-7679-8F4C27AABD57}" dt="2026-09-21T11:18:09.024" v="74" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1204857537" sldId="285"/>
+            <ac:picMk id="18" creationId="{4626CAE9-8689-8DA2-65B6-DE68647A591C}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{36F2CFB1-74DA-2651-7679-8F4C27AABD57}" dt="2026-09-21T11:18:09.024" v="75" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1204857537" sldId="285"/>
+            <ac:picMk id="19" creationId="{251A1EA4-F3DB-E3AB-6F5B-4AEBF8DB7760}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{46993B16-A49E-3D9D-9C5A-64075CC45686}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{46993B16-A49E-3D9D-9C5A-64075CC45686}" dt="2026-09-16T15:39:24.172" v="12"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp modNotes">
+        <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{46993B16-A49E-3D9D-9C5A-64075CC45686}" dt="2026-09-16T15:39:24.172" v="12"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1982048312" sldId="311"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}"/>
+    <pc:docChg chg="addSld modSld">
+      <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:55:08.811" v="68" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp delSp modNotes">
+        <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:53:23.214" v="25"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1982048312" sldId="311"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.743" v="9"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="7" creationId="{37861BCC-D18A-B68A-ACB7-78108516F60B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.743" v="8"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="8" creationId="{05D82938-FFA1-8046-4E39-11ACDCB53983}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.743" v="7"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="10" creationId="{7DD2025F-B918-E354-8A08-755966789C59}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.743" v="6"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="12" creationId="{57BE1527-BC8F-02E3-C064-7940CAB85442}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.759" v="13"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="13" creationId="{32F160BA-19F5-DCE1-E466-6503E0DE576D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.743" v="12"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="15" creationId="{0E5E6162-B546-8897-694A-37118F3E121B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.743" v="2"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="18" creationId="{71F7BB57-5867-560F-3747-B532038A2F4E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.743" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="19" creationId="{F711BF33-91C5-01A8-8481-502290A0EA95}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:35.821" v="23"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="22" creationId="{F1D6A126-627E-601E-E20E-F29E2A452516}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:35.821" v="23"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="23" creationId="{5FE0C7AD-DC13-A8EC-FC19-504EB084E6DD}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:35.821" v="23"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="24" creationId="{4EA71227-7425-8560-5DC9-9DA4C3DE8BFD}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:35.821" v="23"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="25" creationId="{43B92C5E-9B53-1F35-B396-5861DAC8FA74}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:35.821" v="23"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="29" creationId="{9E3002BE-5BBB-EBA0-9D99-46B178D209BF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:35.821" v="23"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="30" creationId="{63161C23-2800-DD03-A8F0-6494508C3E34}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.759" v="20"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="60" creationId="{FAD79C41-EE92-F149-8D05-57941C782A98}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.759" v="19"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="61" creationId="{A74CEB65-3195-5148-A574-7E5CE7622E03}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.759" v="18"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="62" creationId="{5ACA2102-E8F9-F13F-5E07-6CA36E016F7E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.759" v="17"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:spMk id="64" creationId="{8F66FA51-E679-4B65-B064-37F70DA22B2A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.759" v="16"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:picMk id="2" creationId="{58E10B31-2EC3-9C79-0917-2AA44357CE51}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.743" v="11"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:picMk id="3" creationId="{F35B0F87-6DDE-116F-5A9C-CAD5C9F7BC03}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.759" v="22"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:picMk id="4" creationId="{09421D6D-1643-2358-293E-DC9B65AED5DE}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.743" v="10"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:picMk id="6" creationId="{D9DD1EE2-6118-06FD-780B-378B8E6F3221}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.759" v="15"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:picMk id="9" creationId="{3B3F388C-8A4C-7991-5B45-8B63D253FD56}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.759" v="14"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:picMk id="11" creationId="{49136352-A9BC-B162-366A-CA39D3CA413B}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.743" v="5"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:picMk id="14" creationId="{244A1A73-F43C-6119-2E0D-F5597A008174}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.743" v="4"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:picMk id="16" creationId="{93BC05B2-3B4B-7981-5C0F-FC800F9E7CFB}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.743" v="3"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:picMk id="17" creationId="{85FF60E0-7266-16A4-066B-33C70CEF4BD8}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:35.821" v="23"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:picMk id="20" creationId="{41325449-D486-2AEE-83AF-2B216E9B8B85}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:35.821" v="23"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:picMk id="26" creationId="{ADDA758B-5D1B-990A-7A9C-C070F4CBFFD2}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:35.821" v="23"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:picMk id="27" creationId="{571DECB4-201F-A3ED-DE29-DAA0CFA474BA}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:35.821" v="23"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:picMk id="28" creationId="{21BC0CA2-B2D8-B684-A7FE-A7B4BFA387C8}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:52:34.759" v="21"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1982048312" sldId="311"/>
+            <ac:picMk id="59" creationId="{43E132B5-571B-BF3E-200A-DFCD1A67609E}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add replId modNotes">
+        <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:55:08.811" v="68" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2056034208" sldId="312"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:01.746" v="40"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:spMk id="3" creationId="{578ABE28-EE1B-27CF-7FFC-B0CACAFFBCF7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:55:08.811" v="68" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:spMk id="5" creationId="{A6E7CADC-5D83-4C6B-E102-864741B6DDD3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:53.373" v="66"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:spMk id="11" creationId="{96699EA2-0710-78E2-9009-0673C3F0A8E8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:53.373" v="66"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:spMk id="12" creationId="{F5CDD369-63C4-5316-8F33-F8567C1F9027}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:05.059" v="60"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:spMk id="22" creationId="{C4D121E7-2BF2-C7BA-AC82-DA74CC271E90}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:05.059" v="59"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:spMk id="23" creationId="{35724302-0839-FD38-ED42-3FA55DC85018}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:05.059" v="58"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:spMk id="24" creationId="{E3C453FC-CB88-2961-73C1-65F5DA40EDB7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:05.059" v="57"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:spMk id="25" creationId="{4D9293B2-A53A-A6F4-4821-449D750B3C04}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:05.059" v="53"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:spMk id="29" creationId="{ABE5DE21-4770-E59C-A623-BE842BE8D9A6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:05.059" v="52"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:spMk id="30" creationId="{24B8D854-9FBD-7273-8451-1B0266625E46}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:53.373" v="66"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:picMk id="4" creationId="{EBD80BBD-8B6E-E1E0-E24C-EA29B2140D25}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:53.373" v="66"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:picMk id="6" creationId="{2AD2E0EB-4048-96E7-7EB0-C1A38532CDBA}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:53.373" v="66"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:picMk id="7" creationId="{DBD9614E-C264-983F-A119-D3D2A5B05B1B}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:53.373" v="66"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:picMk id="8" creationId="{9185B60F-6F24-BA1D-CAB7-C2EB1F403C79}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:53.373" v="66"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:picMk id="9" creationId="{215DDC55-4F7D-19C8-4330-694AE2A26B95}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:53.373" v="66"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:picMk id="10" creationId="{2028E888-009C-A809-06DD-D15D40E017D7}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:05.059" v="62"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:picMk id="20" creationId="{654978AC-A6F5-33DF-B4D2-A6EDD2C94351}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:05.059" v="61"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:picMk id="21" creationId="{04D9FE1A-8C91-B2B2-13DB-9FBEB9B2C7DE}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:05.059" v="56"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:picMk id="26" creationId="{6BF47F8F-AE38-5A00-7D90-2B5618959061}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:05.059" v="55"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:picMk id="27" creationId="{F8F74756-D802-B139-3FD5-DBC3EE07E35A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{804D2CF4-7E58-815D-D1BD-FB9FEB5E0BDF}" dt="2026-09-21T09:54:05.059" v="54"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2056034208" sldId="312"/>
+            <ac:picMk id="28" creationId="{E5176948-6904-2965-B7D3-8BC98590DEA8}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{B1B0E520-F015-A9AC-0B2D-3D636CEC3268}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{B1B0E520-F015-A9AC-0B2D-3D636CEC3268}" dt="2026-09-15T14:31:08.936" v="88"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modNotes">
+        <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{B1B0E520-F015-A9AC-0B2D-3D636CEC3268}" dt="2026-09-15T14:31:08.936" v="88"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1982048312" sldId="311"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{7C14B4AF-4D8D-4FD8-4F0E-E60C5A66872D}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{7C14B4AF-4D8D-4FD8-4F0E-E60C5A66872D}" dt="2026-09-22T11:40:40.308" v="24" actId="1076"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{7C14B4AF-4D8D-4FD8-4F0E-E60C5A66872D}" dt="2026-09-22T11:40:40.308" v="24" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="750736321" sldId="280"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod modCrop">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{7C14B4AF-4D8D-4FD8-4F0E-E60C5A66872D}" dt="2026-09-22T11:40:40.308" v="24" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="750736321" sldId="280"/>
+            <ac:picMk id="3" creationId="{DCA0DBB5-BBF1-B717-4F52-FD321792719C}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{7C14B4AF-4D8D-4FD8-4F0E-E60C5A66872D}" dt="2026-09-22T11:37:48.453" v="0"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="750736321" sldId="280"/>
+            <ac:picMk id="15" creationId="{BFF5219A-5CD7-55DD-6D5A-1908260A7090}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-21T11:26:54.477" v="88"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp delSp modSp modNotes">
+        <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-21T11:26:54.477" v="88"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3868219367" sldId="281"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-21T10:49:06.104" v="76" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3868219367" sldId="281"/>
+            <ac:spMk id="2" creationId="{CA0EFB4F-3C16-D38C-F7E8-C9CA2A9E78BF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-21T10:49:17.714" v="77" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3868219367" sldId="281"/>
+            <ac:spMk id="4" creationId="{321B032E-9C94-849B-8D5A-2D7BAC8B7631}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-21T10:49:17.729" v="78" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3868219367" sldId="281"/>
+            <ac:spMk id="6" creationId="{589FF7C5-7382-1155-4776-335A1FA57BA9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-21T10:49:17.776" v="81" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3868219367" sldId="281"/>
+            <ac:spMk id="9" creationId="{65ECBEB0-1B49-37C4-CF4B-993291A38E0F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-21T10:49:17.776" v="82" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3868219367" sldId="281"/>
+            <ac:spMk id="10" creationId="{9E30BBD7-FB8B-A9C8-CEB4-A1B6DA84501C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-21T10:49:17.792" v="84" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3868219367" sldId="281"/>
+            <ac:spMk id="12" creationId="{1645D0CF-F473-AEE0-03EE-3ED4FA1E249C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-21T10:48:38.009" v="73"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3868219367" sldId="281"/>
+            <ac:spMk id="31" creationId="{57EF16FE-C524-584D-465B-EDF20F307FF7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-21T10:48:38.009" v="72"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3868219367" sldId="281"/>
+            <ac:picMk id="3" creationId="{86A82BF2-A55A-555E-4AF5-E28AF990F4F9}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-21T10:48:38.009" v="71"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3868219367" sldId="281"/>
+            <ac:picMk id="5" creationId="{8EF6140C-36D5-1FB9-EB9E-E7259CE79717}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-21T10:49:17.745" v="79" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3868219367" sldId="281"/>
+            <ac:picMk id="7" creationId="{AF38C149-9120-2E56-8C20-A941B5F98FD1}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-21T10:49:17.760" v="80" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3868219367" sldId="281"/>
+            <ac:picMk id="8" creationId="{9F92725C-042A-D93A-1A9F-0F6863E3047B}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-21T10:49:17.792" v="83" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3868219367" sldId="281"/>
+            <ac:picMk id="11" creationId="{E0DB372B-E143-2C2B-7E86-7E778033FD6A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Hannah Lorena" userId="S::hannah.lorena@ice.org.uk::3604a2f9-7937-46a1-adac-da584efe6b9b" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-09-15T14:37:32.936" v="70" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1982048312" sldId="311"/>
+        </pc:sldMkLst>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_1">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_1#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent1">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
@@ -4620,294 +5639,294 @@
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{61518155-EDAD-42AF-B4F3-F602A51A813A}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple2" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_1" csCatId="accent1" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple2#1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_1#1" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B803EBFA-8F53-4CDD-8943-BEBCA645E02F}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1400" b="0" i="0" dirty="0"/>
+            <a:rPr lang="en-US" sz="1400" b="0" i="0"/>
             <a:t>1. Understanding and Practical Application of Engineering</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1400" dirty="0"/>
+          <a:endParaRPr lang="en-GB" sz="1400"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{2216DA70-3EEC-48D0-8EC2-64885C0F0AA1}" type="parTrans" cxnId="{9FA8A0B4-7C2A-422E-94C4-37A625DBDD0D}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{D28CCA21-4C72-49B4-A8FF-36B719685888}" type="sibTrans" cxnId="{9FA8A0B4-7C2A-422E-94C4-37A625DBDD0D}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{7E3DD761-4682-4E03-B73E-2EC568981FCE}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="0" i="0" dirty="0"/>
+            <a:rPr lang="en-GB" sz="1400" b="0" i="0"/>
             <a:t>2. Management and Leadership</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1400" dirty="0"/>
+          <a:endParaRPr lang="en-GB" sz="1400"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{C475DC8F-0BB4-4ECE-8906-42BE4506BD67}" type="parTrans" cxnId="{29D2980A-0C81-45D6-971B-EE71AFE0CBFF}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5D2EC29A-D4FC-4233-8BEB-D5A1DA2E6A48}" type="sibTrans" cxnId="{29D2980A-0C81-45D6-971B-EE71AFE0CBFF}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{E18339F4-4525-459E-A18B-CDB23D9480F8}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="0" i="0" dirty="0"/>
+            <a:rPr lang="en-GB" sz="1400" b="0" i="0"/>
             <a:t>3. Commercial Ability</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1400" dirty="0"/>
+          <a:endParaRPr lang="en-GB" sz="1400"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B265E31C-86A2-40C8-A64A-B03F9D50455E}" type="parTrans" cxnId="{36C0AD05-BED4-4A9C-AF98-5490297D9A35}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5420B97B-3E34-486B-B3E6-6F43D8897242}" type="sibTrans" cxnId="{36C0AD05-BED4-4A9C-AF98-5490297D9A35}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13A34B37-11A1-44ED-87DA-A2C6EBE5E2B2}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1400" b="0" i="0" dirty="0"/>
+            <a:rPr lang="en-US" sz="1400" b="0" i="0"/>
             <a:t>4. Health, Safety and Welfare</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1400" dirty="0"/>
+          <a:endParaRPr lang="en-GB" sz="1400"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{660BAB47-2B20-409E-9557-D791E5865E72}" type="parTrans" cxnId="{F6CB486C-1D48-4283-A0ED-40E48BEE5969}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{504EAAFD-0C4D-40EE-9ED5-19D8BE674C7E}" type="sibTrans" cxnId="{F6CB486C-1D48-4283-A0ED-40E48BEE5969}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{DCBF980F-D9B4-4E53-94B3-A91C48D8D988}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="0" i="0" dirty="0"/>
+            <a:rPr lang="en-GB" sz="1400" b="0" i="0"/>
             <a:t>5. Sustainable Development</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1400" dirty="0"/>
+          <a:endParaRPr lang="en-GB" sz="1400"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{DDF8E3D0-71EE-4718-B812-BBE3F9F19307}" type="parTrans" cxnId="{99172212-F621-4E45-B323-716A9295839A}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{8937EC73-BC2E-4F12-92DE-F8679364B18C}" type="sibTrans" cxnId="{99172212-F621-4E45-B323-716A9295839A}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{50384DAA-D6F5-4623-BBC4-F085FC08814D}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1400" b="0" i="0" dirty="0"/>
+            <a:rPr lang="en-US" sz="1400" b="0" i="0"/>
             <a:t>6. Interpersonal Skills and Communication</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1400" dirty="0"/>
+          <a:endParaRPr lang="en-GB" sz="1400"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{974739BF-7A69-4BAC-A54B-6F344AAD5F4B}" type="parTrans" cxnId="{ACDBEA68-C822-46BB-893B-93E94B7A90C7}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{BDC071B3-F5E5-43B5-A25E-6515A2EE42A0}" type="sibTrans" cxnId="{ACDBEA68-C822-46BB-893B-93E94B7A90C7}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{F1CC4C96-32A8-4F6E-ACA4-32A5642AF462}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="0" i="0" dirty="0"/>
+            <a:rPr lang="en-GB" sz="1400" b="0" i="0"/>
             <a:t>7. Professional Commitment</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1400" dirty="0"/>
+          <a:endParaRPr lang="en-GB" sz="1400"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{00D1593A-BE0E-4A97-936F-67354DE2CAC5}" type="parTrans" cxnId="{F7F2960F-B7FD-4027-8889-5C26DBEEF5E5}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{9D06CC5D-1A3E-4DAD-BE23-3BFE0AF62F0E}" type="sibTrans" cxnId="{F7F2960F-B7FD-4027-8889-5C26DBEEF5E5}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-GB"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
@@ -5096,54 +6115,54 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1400" b="0" i="0" kern="1200" dirty="0"/>
+            <a:rPr lang="en-US" sz="1400" b="0" i="0" kern="1200"/>
             <a:t>1. Understanding and Practical Application of Engineering</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1400" kern="1200" dirty="0"/>
+          <a:endParaRPr lang="en-GB" sz="1400" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="2411" y="453757"/>
         <a:ext cx="1912739" cy="1147643"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{0D5A7060-56A7-4221-9BB6-02D4953F1C1E}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="2106423" y="453757"/>
           <a:ext cx="1912739" cy="1147643"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
@@ -5176,54 +6195,54 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="0" i="0" kern="1200" dirty="0"/>
+            <a:rPr lang="en-GB" sz="1400" b="0" i="0" kern="1200"/>
             <a:t>2. Management and Leadership</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1400" kern="1200" dirty="0"/>
+          <a:endParaRPr lang="en-GB" sz="1400" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="2106423" y="453757"/>
         <a:ext cx="1912739" cy="1147643"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{FC7C0099-D78E-4A8A-93BC-CA49979567CF}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="4210436" y="453757"/>
           <a:ext cx="1912739" cy="1147643"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
@@ -5256,54 +6275,54 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="0" i="0" kern="1200" dirty="0"/>
+            <a:rPr lang="en-GB" sz="1400" b="0" i="0" kern="1200"/>
             <a:t>3. Commercial Ability</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1400" kern="1200" dirty="0"/>
+          <a:endParaRPr lang="en-GB" sz="1400" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="4210436" y="453757"/>
         <a:ext cx="1912739" cy="1147643"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{4B03F0ED-D247-467F-ABC0-669B81AD19FE}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="6314449" y="453757"/>
           <a:ext cx="1912739" cy="1147643"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
@@ -5336,54 +6355,54 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1400" b="0" i="0" kern="1200" dirty="0"/>
+            <a:rPr lang="en-US" sz="1400" b="0" i="0" kern="1200"/>
             <a:t>4. Health, Safety and Welfare</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1400" kern="1200" dirty="0"/>
+          <a:endParaRPr lang="en-GB" sz="1400" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="6314449" y="453757"/>
         <a:ext cx="1912739" cy="1147643"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{1CD17740-A09E-4418-AAE3-2AA4C070BB3E}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1054417" y="1792674"/>
           <a:ext cx="1912739" cy="1147643"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
@@ -5416,54 +6435,54 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="0" i="0" kern="1200" dirty="0"/>
+            <a:rPr lang="en-GB" sz="1400" b="0" i="0" kern="1200"/>
             <a:t>5. Sustainable Development</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1400" kern="1200" dirty="0"/>
+          <a:endParaRPr lang="en-GB" sz="1400" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="1054417" y="1792674"/>
         <a:ext cx="1912739" cy="1147643"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{97F9A160-72D3-4A5B-BA38-CA30132285B9}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="3158430" y="1792674"/>
           <a:ext cx="1912739" cy="1147643"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
@@ -5496,54 +6515,54 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1400" b="0" i="0" kern="1200" dirty="0"/>
+            <a:rPr lang="en-US" sz="1400" b="0" i="0" kern="1200"/>
             <a:t>6. Interpersonal Skills and Communication</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1400" kern="1200" dirty="0"/>
+          <a:endParaRPr lang="en-GB" sz="1400" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="3158430" y="1792674"/>
         <a:ext cx="1912739" cy="1147643"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{20C85512-CF8B-4829-8288-B9DF1E821AB4}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="5262443" y="1792674"/>
           <a:ext cx="1912739" cy="1147643"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
@@ -5576,54 +6595,54 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="53340" tIns="53340" rIns="53340" bIns="53340" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-GB" sz="1400" b="0" i="0" kern="1200" dirty="0"/>
+            <a:rPr lang="en-GB" sz="1400" b="0" i="0" kern="1200"/>
             <a:t>7. Professional Commitment</a:t>
           </a:r>
-          <a:endParaRPr lang="en-GB" sz="1400" kern="1200" dirty="0"/>
+          <a:endParaRPr lang="en-GB" sz="1400" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="5262443" y="1792674"/>
         <a:ext cx="1912739" cy="1147643"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/default">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="list" pri="400"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
@@ -5739,51 +6758,51 @@
           <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
           <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
           <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
         </dgm:constrLst>
         <dgm:ruleLst>
           <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
         </dgm:ruleLst>
       </dgm:layoutNode>
       <dgm:forEach name="Name4" axis="followSib" ptType="sibTrans" cnt="1">
         <dgm:layoutNode name="sibTrans">
           <dgm:alg type="sp"/>
           <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
             <dgm:adjLst/>
           </dgm:shape>
           <dgm:presOf/>
           <dgm:constrLst/>
           <dgm:ruleLst/>
         </dgm:layoutNode>
       </dgm:forEach>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=ppt/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple2">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple2#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10200"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
@@ -6858,51 +7877,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C50CDB87-3763-B24D-AF24-4E9D6093A26F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -7130,299 +8149,780 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="2743200" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="900" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="900" b="1" dirty="0">
+              <a:rPr lang="en-GB" sz="900" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>INTRO SLIDE</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="900" dirty="0">
+            <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB" sz="900" dirty="0">
+            <a:endParaRPr lang="en-GB" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>IPD stands for </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="900" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="900" i="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Initial Professional Development</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>. It’s the stage where you start building the knowledge, skills and experience needed to become a professionally qualified civil engineer with the Institution of Civil Engineers.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="900" dirty="0">
+            <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Even as a student, you’re already gaining valuable experience—through coursework, placements, internships, or volunteering—that can count towards your IPD. By recording it early, you’ll save time later, track your progress more effectively, look professional at job interviews and be better prepared when you apply for professional qualification.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="900" dirty="0">
+            <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Think of it as building your professional story from day one.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB" sz="900" b="1" dirty="0">
+            <a:endParaRPr lang="en-GB" sz="900" b="1">
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8A36CAF4-5E87-4E49-B717-EB01CD9B11B1}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="578547127"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98BB4539-343B-868A-2492-27A032D5A844}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6CE4ECC-EC6F-87A5-51D0-D35CF5AE767C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68D3953E-0E7F-BFA8-0492-B129421DB144}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ICE Careers app – key features and content</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Careers guide.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Features industry insights, sector overviews, role profiles and career pathways</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Guide also showcases real-world case studies of the people and projects shaping the industry</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Professional development tracker.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Students can begin to record their professional development (IPD and CPD) to get a head start on their journey to become professionally qualified</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>App also features </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ICE events</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> for students, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ICE Rewards</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> offers, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>employer directory</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> and more</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>All students can download the app. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ICE Student Members</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> can log in to the app to access additional features: the professional development tracker, ICE Rewards, also favourite events, save content from the guide and other tailored content.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{850A7D97-7100-3B59-E971-E9889459EBB8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8A36CAF4-5E87-4E49-B717-EB01CD9B11B1}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3763669185"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7433,212 +8933,212 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>On this slide, you'll find the webpage dedicated to advice for students to enrich their curriculum and start their professional development.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>The first link on this key webpage is ‘5 activities per year’ which contains some easy </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>suggestions</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t> as you progress.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" i="0" dirty="0">
+              <a:rPr lang="en-US" sz="900" i="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>If</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t> you're a Student Member of the ICE, you can already begin tracking your professional growth using the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="900" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="900" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>Attribute Achievement Form</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>It’s a simple tool made just for students to log experiences outside your degree—like internships, site visits, or volunteering.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
@@ -7743,555 +9243,715 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-GB" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t>Use the </a:t>
-[...30 lines deleted...]
-          <a:p>
+              <a:t>TOPIC: RECORDING YOUR EXPERIENCE</a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" sz="900" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Noto Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-GB" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t>The form is based on the </a:t>
-[...30 lines deleted...]
-          <a:p>
+              <a:t>If you have gained work experience during your studies, you can record it and gain a head start on your journey to professional qualification with the ICE.</a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" sz="900" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Noto Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t>For each attribute:</a:t>
-[...44 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="900" dirty="0">
+              <a:t>If you have had a regular placement with a civil engineering employer, you probably have more.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="900" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Noto Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t>Discuss your progress with someone – a peer, tutor, or mentor.</a:t>
-[...87 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>ICE Careers app – Tracker tool</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="900" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Noto Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t>Next, we’ll look at </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="900" b="1" dirty="0">
+              <a:t>Download </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t>real examples</a:t>
+              <a:t>the ICE </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t> from student experiences.</a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="900" dirty="0">
+              <a:t>Careers app and begin recording your initial professional development (IPD) and continuing professional development (CPD) using the Tracker tool</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="228600" indent="-228600">
-[...4 lines deleted...]
-              <a:rPr lang="en-US" sz="900" dirty="0">
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t>To get started use the QR code to get to the correct page.</a:t>
-[...23 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="900" dirty="0">
+              <a:t>Attribute Achievement form</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Noto Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-GB" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t>It’s a great way to stay ahead, show your commitment to employers and make your future IPD journey much easier.</a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="900" dirty="0">
+              <a:t>You can also record your experience using the Attribute Achievement form available for download on the ICE website linked on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>this</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t> slide.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Noto Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t>You will note that all bullet points make suggestions towards activities that are over and above your degree requirements.</a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="900" dirty="0">
+              <a:t>For each attribute:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" lvl="1" indent="-228600">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>Write bullet points showing what you’ve done outside your coursework (e.g., internships, volunteering, site visits).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" lvl="1" indent="-228600">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>Reflect on how each activity helped you grow professionally.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t>We recommend that you follow them. </a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="900" dirty="0">
+              <a:t>Discuss your progress with someone – a peer, tutor, or mentor.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>If you don’t have a mentor, that’s okay. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>The key is to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>start recording</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t> You will start the discipline that usually graduates have once in full-time employment</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>Next, we’ll look at </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>real examples</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t> from student experiences.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="900" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>It’s a great way to stay ahead, show your commitment to employers and make your future IPD journey much easier.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>You will note that all bullet points make suggestions towards activities that are over and above your degree requirements.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>If you do not have evidence for each attribute now, don’t worry. As you gain more experience, you will gain more evidence for each of the attributes.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Noto Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8A36CAF4-5E87-4E49-B717-EB01CD9B11B1}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
@@ -8620,460 +10280,460 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B63DB3C-9D8A-914E-A0AF-284B470FA809}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3A478F1-9649-EE57-4DEC-DC2DE5DA977F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>These are the 7 criteria that ICE uses to measure competence.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...16 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>They are very intuitive.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="444444"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Understanding and Practical Application of Engineering: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Demonstrate deep knowledge of engineering principles and their practical use.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Management and Leadership: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Plan, manage, and lead engineering tasks and projects effectively.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Commercial Ability: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Understand and apply commercial and financial principles in engineering contexts.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Health, Safety, and Welfare: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Prioritize and ensure the health, safety, and welfare of all stakeholders.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Sustainable Development: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Promote and implement sustainable practices in engineering projects.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Interpersonal Skills and Communication: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Communicate effectively and work collaboratively with diverse teams.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
+              <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Professional Commitment: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Show dedication to continuous professional development and ethical practice.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0">
+            <a:endParaRPr lang="en-GB">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>As students, you can start using the same set of examples from your student life. While these may not carry much weight during your future professional review, starting now gives you a head start. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>You'll become familiar with the ICE system before entering the professional world, allowing you to seek and identify support for your future progress, regardless of the level of structured support available.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" dirty="0">
+            <a:endParaRPr lang="en-GB">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0">
+            <a:endParaRPr lang="en-GB">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB" sz="900" b="1" dirty="0">
+            <a:endParaRPr lang="en-GB" sz="900" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B43F3ACA-0B11-1AA5-136D-1B731BA0F7AA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8A36CAF4-5E87-4E49-B717-EB01CD9B11B1}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3246434373"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9212,303 +10872,328 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>As a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>Student</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US" sz="900" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>Member</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t> of the ICE, you can start building your professional development record using two simple tools:</a:t>
-            </a:r>
+              <a:t> of the ICE, you can start building your professional development record </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>using the ICE Careers app Tracker tool.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Noto Sans"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="900" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>Development Action Plan (DAP)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>Use this to set goals for your learning and development.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>Think about what skills or experiences you want to gain—like attending a site visit, improving presentation skills, or learning about sustainability.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>Update it regularly as your goals evolve.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="900" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>Personal Development Record (PDR)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>Use this to log what you’ve done—lectures, placements, volunteering, or events.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>Include the date, a short description, and what you learned.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>This helps you reflect on your progress and prepare for future job applications or ICE membership.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>You will be expected to keep these records as a professional. All professional bodies require it or expect it.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" sz="900" dirty="0">
+            <a:endParaRPr lang="en-GB" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans"/>
               <a:ea typeface="Noto Sans"/>
               <a:cs typeface="Noto Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
@@ -9572,329 +11257,718 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t>As a </a:t>
-[...59 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="900" b="1" dirty="0">
+              <a:t>As a Student Member of the ICE, you can start logging your Continuing Professional Development (CPD) now.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="900" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="900" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t>Scan the QR code</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:t>Scan the QR codes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t> on this slide to go straight to the student CPD record template on the ICE website.</a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="900" dirty="0">
+              <a:t> on this slide to download the ICE Careers app and begin recording your CPD using the Tracker tool.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t>Use it to record lectures, site visits, volunteering, or any learning outside your degree. Anything you think you have learned something from: as long as you can describe what it is that you have learned and how you have </a:t>
-[...31 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="900" dirty="0">
+              <a:t>Use it to record lectures, site visits, volunteering, or any learning outside your degree. Anything you think you have learned something from: as long as you can describe what it is that you have learned and how you have benefited! </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="900" dirty="0">
+              <a:rPr lang="en-US" sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t>It’s a great way to build good habits and show your commitment to professional growth</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" dirty="0">
+              <a:t>It’s a great way to build good habits and show your commitment to professional growth.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Noto Sans"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8A36CAF4-5E87-4E49-B717-EB01CD9B11B1}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3455592739"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA69CCBC-9633-D2F3-1A0A-BF8D0845E31F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A01D5E73-2C30-5895-B2A5-0371F78E364B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{875992A0-C8E9-EA3B-4BD9-EEC4F1BA9947}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Noto Sans"/>
-[...1 lines deleted...]
-                <a:cs typeface="Noto Sans"/>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="900" dirty="0">
+              <a:t>TOPIC: YOUR GUIDE TO GETTING AHEAD</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB" sz="900" dirty="0">
+            <a:endParaRPr lang="en-GB" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-GB" sz="900" dirty="0">
+            <a:r>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Stay ahead of the curve by taking advantage of opportunities to learn about the industry and prepare for a successful career in civil engineering.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Careers talks</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Regular, approx. monthly online talks. Recent graduates share their experience, industry insight and top tips. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Featuring graduates from a range of sectors, employers and previous universities.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Engaging talks – watch live online or view recordings.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ICE Careers app</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Mobile app </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>designed to help undergraduate students and apprentices plan their career in civil engineering and infrastructure</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Features a careers </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>guide, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>professional development tracker, ICE events and more support for students</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Download the app – QR codes on slide, or search ‘ICE Careers’ in Apple App Store or Google Play</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-US" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(Speaker note: more detail re app is on speaker notes on following slide with screenshots)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26F20857-43E9-B031-BB9F-10F4E7D94707}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8A36CAF4-5E87-4E49-B717-EB01CD9B11B1}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8</a:t>
+              <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3455592739"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1804068488"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -10323,51 +12397,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -11065,51 +13139,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1C26A7-F853-38C7-2615-9DBEBB9332C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="4767263"/>
             <a:ext cx="3086100" cy="273844"/>
@@ -11239,51 +13313,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -11665,51 +13739,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -12004,51 +14078,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -12439,51 +14513,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -12885,51 +14959,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -13526,51 +15600,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -14070,51 +16144,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -14439,51 +16513,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -15081,51 +17155,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -15709,51 +17783,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -16293,51 +18367,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -16549,51 +18623,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -16834,51 +18908,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -17087,51 +19161,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -17475,51 +19549,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -17616,51 +19690,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -18563,51 +20637,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -18862,51 +20936,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -19141,51 +21215,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -19507,51 +21581,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -20217,51 +22291,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -20871,51 +22945,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -21583,51 +23657,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -22316,51 +24390,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -22843,51 +24917,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -23400,51 +25474,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -23961,51 +26035,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -24440,51 +26514,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -25015,51 +27089,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -25843,51 +27917,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1C26A7-F853-38C7-2615-9DBEBB9332C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="4767263"/>
             <a:ext cx="3086100" cy="273844"/>
@@ -26010,51 +28084,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -26722,51 +28796,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -27112,51 +29186,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -27482,51 +29556,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -28116,51 +30190,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -28529,51 +30603,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -29216,51 +31290,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -29754,51 +31828,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -30097,51 +32171,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -30477,51 +32551,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -31113,51 +33187,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -31726,51 +33800,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -32006,51 +34080,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -32624,51 +34698,51 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FE3F39-8C9C-3158-3BED-4EBD2692F119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
@@ -32910,51 +34984,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -33166,51 +35240,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -33557,51 +35631,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -33699,51 +35773,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -34646,51 +36720,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -34947,51 +37021,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -35228,51 +37302,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -35491,51 +37565,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -35973,51 +38047,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -36510,51 +38584,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -37050,51 +39124,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CA541304-F9F0-A64D-8B0D-AA18F814F69E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764075" y="4767263"/>
             <a:ext cx="2587152" cy="273844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -37659,51 +39733,51 @@
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="274637"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="700">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F7B7D338-2C0A-BE48-8944-2E3CECF86C68}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Slide Number Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D11B04C2-D9FB-7AC0-2936-C83F4580C34F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5734050" y="4767263"/>
             <a:ext cx="2057400" cy="274637"/>
@@ -38372,51 +40446,51 @@
             <a:off x="323850" y="4767263"/>
             <a:ext cx="2057400" cy="274637"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="700">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F7B7D338-2C0A-BE48-8944-2E3CECF86C68}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/23/2026</a:t>
+              <a:t>9/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Slide Number Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D11B04C2-D9FB-7AC0-2936-C83F4580C34F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5734050" y="4767263"/>
             <a:ext cx="2057400" cy="274637"/>
@@ -38844,174 +40918,182 @@
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="2743200" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ice.org.uk/your-career/how-to-become-a-professionally-qualified-engineer/if-you-are-studying/advice-for-students" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ice.org.uk/download-centre/attribute-achievement-form-students" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ice.org.uk/attributes" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ice.org.uk/attributes" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ice.org.uk/download-centre/cpd-guidance-for-student-members" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Title 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D3D37F8-9CFD-1029-0124-70E271AAF572}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="253823" y="3488157"/>
             <a:ext cx="8687875" cy="686193"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US">
                 <a:latin typeface="Noto Sans Light"/>
                 <a:ea typeface="Noto Sans Light"/>
                 <a:cs typeface="Noto Sans Light"/>
               </a:rPr>
               <a:t>ICE student membership: IPD for students </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Subtitle 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF4E4417-D6DF-19B8-7DCB-7D562E757263}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="253824" y="4174361"/>
             <a:ext cx="6858000" cy="751134"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US">
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>Join the world's leading civil engineering institution </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="Picture Placeholder 18" descr="A group of people standing around a table&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36ED4CD7-84DB-1E0B-EB05-6ED224178C8B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect t="13578" b="38190"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
@@ -39066,99 +41148,712 @@
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6189903" y="4108150"/>
             <a:ext cx="904875" cy="895350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="968159294"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7700F1B0-CFA9-8728-DFEC-707FCE6AA53F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6E7CADC-5D83-4C6B-E102-864741B6DDD3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:ea typeface="+mj-lt"/>
+                <a:cs typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>ICE Careers app: careers guide, tracker, events and more </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBD80BBD-8B6E-E1E0-E24C-EA29B2140D25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7322827" y="1350254"/>
+            <a:ext cx="1160526" cy="2520000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AD2E0EB-4048-96E7-7EB0-C1A38532CDBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3190399" y="1350254"/>
+            <a:ext cx="1160526" cy="2520000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBD9614E-C264-983F-A119-D3D2A5B05B1B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1812923" y="1350254"/>
+            <a:ext cx="1160526" cy="2520000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9185B60F-6F24-BA1D-CAB7-C2EB1F403C79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="435447" y="1350254"/>
+            <a:ext cx="1160526" cy="2520000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{215DDC55-4F7D-19C8-4330-694AE2A26B95}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5945349" y="1350254"/>
+            <a:ext cx="1160526" cy="2520000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2028E888-009C-A809-06DD-D15D40E017D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4567873" y="1350254"/>
+            <a:ext cx="1160526" cy="2520000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96699EA2-0710-78E2-9009-0673C3F0A8E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1723113" y="4008526"/>
+            <a:ext cx="1467285" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Tracker: </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Exclusive access for ICE Student Members</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="76000"/>
+                  <a:lumOff val="24000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5CDD369-63C4-5316-8F33-F8567C1F9027}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5853201" y="4008526"/>
+            <a:ext cx="1469625" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>ICE Rewards: Exclusive access for ICE Student Members</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="76000"/>
+                  <a:lumOff val="24000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2056034208"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B43B4A9-84FB-F5ED-A7AC-8E81C0B0B351}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US">
                 <a:ea typeface="Noto Sans Light"/>
                 <a:cs typeface="Noto Sans Light"/>
               </a:rPr>
               <a:t>Enrich your curriculum while studying at university</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5" descr="A screenshot of a web page&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F40E43F4-A202-0A3C-B95B-A14190F1EA25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
@@ -39329,230 +42024,1155 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA0EFB4F-3C16-D38C-F7E8-C9CA2A9E78BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Noto Sans Light"/>
+              <a:rPr lang="en-US">
+                <a:ea typeface="+mj-lt"/>
+                <a:cs typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Attribute achievement form </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>Make your experience count: record it </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="TextBox 30">
+          <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57EF16FE-C524-584D-465B-EDF20F307FF7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{321B032E-9C94-849B-8D5A-2D7BAC8B7631}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5780095" y="1186421"/>
-            <a:ext cx="3272072" cy="2031325"/>
+            <a:off x="4742748" y="1039954"/>
+            <a:ext cx="3568799" cy="1785953"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" dirty="0">
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="65000"/>
-                    <a:lumOff val="35000"/>
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
-                <a:cs typeface="Arial"/>
+                <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t>Write bullet points under each attribute.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0">
+              <a:t>It all counts towards your progress to professional qualification:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:schemeClr val="tx1">
-                  <a:lumMod val="65000"/>
-                  <a:lumOff val="35000"/>
+                  <a:lumMod val="76000"/>
+                  <a:lumOff val="24000"/>
                 </a:schemeClr>
               </a:solidFill>
-              <a:latin typeface="Noto Sans"/>
-[...1 lines deleted...]
-              <a:cs typeface="Noto Sans Light"/>
+              <a:cs typeface="Noto Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1400">
               <a:solidFill>
                 <a:schemeClr val="tx1">
-                  <a:lumMod val="65000"/>
-[...38 lines deleted...]
-                  <a:lumOff val="35000"/>
+                  <a:lumMod val="76000"/>
+                  <a:lumOff val="24000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Noto Sans"/>
               <a:ea typeface="Noto Sans"/>
               <a:cs typeface="Noto Sans"/>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr marL="267970" indent="-267970">
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Summer jobs</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="267970" indent="-267970">
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Volunteering projects</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="267970" indent="-267970">
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Placements</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="267970" indent="-267970">
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Student body roles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="267970" indent="-267970">
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Casual work</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-GB" sz="1400">
+                <a:latin typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-GB" sz="1400">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="76000"/>
+                  <a:lumOff val="24000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{589FF7C5-7382-1155-4776-335A1FA57BA9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4747552" y="3217769"/>
+            <a:ext cx="3827023" cy="1207730"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="035C67"/>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>Download the ICE Careers app</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t> to record your experience on the Tracker tool. Or download and record your experience using the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400">
+                <a:solidFill>
+                  <a:srgbClr val="34657F"/>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Attribute Achievement form</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="76000"/>
+                  <a:lumOff val="24000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ea typeface="Noto Sans"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A screen shot of a application form&#10;&#10;AI-generated content may be incorrect.">
+          <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86A82BF2-A55A-555E-4AF5-E28AF990F4F9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF38C149-9120-2E56-8C20-A941B5F98FD1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId4" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="323849" y="1159125"/>
-            <a:ext cx="5217141" cy="3428292"/>
+            <a:off x="3387286" y="1823055"/>
+            <a:ext cx="1046570" cy="1080589"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4" descr="A qr code on a white background&#10;&#10;AI-generated content may be incorrect.">
+          <p:cNvPr id="8" name="Picture 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EF6140C-36D5-1FB9-EB9E-E7259CE79717}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F92725C-042A-D93A-1A9F-0F6863E3047B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId5" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5780095" y="3059538"/>
-            <a:ext cx="1507815" cy="1507815"/>
+            <a:off x="3387286" y="3366396"/>
+            <a:ext cx="1066982" cy="1094196"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65ECBEB0-1B49-37C4-CF4B-993291A38E0F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3387286" y="1443814"/>
+            <a:ext cx="467458" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>iOS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E30BBD7-FB8B-A9C8-CEB4-A1B6DA84501C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3387286" y="2979535"/>
+            <a:ext cx="942386" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Android</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0DB372B-E143-2C2B-7E86-7E778033FD6A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="442205" y="1458559"/>
+            <a:ext cx="2553195" cy="3138302"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1645D0CF-F473-AEE0-03EE-3ED4FA1E249C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="327905" y="1039954"/>
+            <a:ext cx="3111598" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>ICE Careers app</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> – Tracker tool:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3868219367"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19A821BB-5425-7F24-1555-FFEE67051184}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
@@ -39567,57 +43187,57 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1A287D3-93D9-11E6-799A-792D13354F8D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US">
                 <a:ea typeface="Noto Sans Light"/>
                 <a:cs typeface="Noto Sans Light"/>
               </a:rPr>
               <a:t>Start recording your initial professional development (IPD)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="13" name="Group 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E62F45CC-BE19-E581-E0C3-0A2AC1D43045}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3186510" y="1190625"/>
             <a:ext cx="2648346" cy="2929229"/>
             <a:chOff x="3186510" y="1190625"/>
             <a:chExt cx="2648346" cy="2929229"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
@@ -39995,51 +43615,51 @@
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:defRPr>
               </a:lvl8pPr>
               <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="90000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="375"/>
                 </a:spcBef>
                 <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:buChar char="•"/>
                 <a:defRPr sz="1350" kern="1200">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:defRPr>
               </a:lvl9pPr>
             </a:lstStyle>
             <a:p>
               <a:r>
-                <a:rPr lang="en-GB" dirty="0">
+                <a:rPr lang="en-GB">
                   <a:latin typeface="Noto Sans"/>
                   <a:ea typeface="Noto Sans"/>
                   <a:cs typeface="Arial"/>
                 </a:rPr>
                 <a:t>Development action plan (DAP)</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="9" name="Picture 8" descr="A blue cover with a city skyline&#10;&#10;AI-generated content may be incorrect.">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C20A78A-9E91-13E1-E1A4-A6C8F51E84B1}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId3"/>
@@ -40455,51 +44075,51 @@
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:defRPr>
               </a:lvl8pPr>
               <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="90000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="375"/>
                 </a:spcBef>
                 <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:buChar char="•"/>
                 <a:defRPr sz="1350" kern="1200">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:defRPr>
               </a:lvl9pPr>
             </a:lstStyle>
             <a:p>
               <a:r>
-                <a:rPr lang="en-GB" dirty="0">
+                <a:rPr lang="en-GB">
                   <a:latin typeface="Noto Sans"/>
                   <a:ea typeface="Noto Sans"/>
                   <a:cs typeface="Arial"/>
                 </a:rPr>
                 <a:t>Personal development record (PDR)</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="10" name="Picture 9" descr="A blue cover with a city skyline&#10;&#10;AI-generated content may be incorrect.">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57B69A57-A7A5-1D5B-28AC-5CAFD0489301}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId3"/>
@@ -40925,104 +44545,82 @@
                 </a:spcBef>
                 <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:buChar char="•"/>
                 <a:defRPr sz="1350" kern="1200">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="+mn-lt"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:defRPr>
               </a:lvl9pPr>
             </a:lstStyle>
             <a:p>
               <a:r>
                 <a:rPr lang="en-GB">
                   <a:latin typeface="Noto Sans"/>
                   <a:ea typeface="Noto Sans"/>
                   <a:cs typeface="Arial"/>
                 </a:rPr>
                 <a:t> Attribute achievement records</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
-        <p:pic>
-[...51 lines deleted...]
-        </p:pic>
       </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCA0DBB5-BBF1-B717-4F52-FD321792719C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="1780" t="34806" r="403" b="25692"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="530826" y="1613677"/>
+            <a:ext cx="2099461" cy="1620346"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="750736321"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8759B91A-1498-50EA-0A64-49C8A1F9B8CD}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
@@ -41044,111 +44642,111 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8898438D-DABB-799A-45A9-BDBA4791158E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="273844"/>
             <a:ext cx="7491829" cy="1012237"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0">
+              <a:rPr lang="en-GB">
                 <a:latin typeface="Noto Sans Light"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>The seven ICE attributes </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86E26B1A-EA44-EC86-5534-9551D0F16FDA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="323850" y="273844"/>
             <a:ext cx="7886700" cy="535531"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr lang="en-US" sz="3200" b="1" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-GB" noProof="0" dirty="0">
+            <a:endParaRPr lang="en-GB" noProof="0">
               <a:ea typeface="Noto Sans Light"/>
               <a:cs typeface="Noto Sans Light"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="3" name="Content Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{444901DF-DFB5-9677-1790-4C48B2F15063}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1007510"/>
           <a:ext cx="8229600" cy="3394075"/>
         </p:xfrm>
         <a:graphic>
@@ -41266,80 +44864,80 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1400" dirty="0">
+              <a:rPr lang="en-GB" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>View full details of the ICE attributes: </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1400" dirty="0">
+              <a:rPr lang="en-GB" sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Arial"/>
                 <a:hlinkClick r:id="rId8">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>ice.org.uk/attributes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Picture 20" descr="A qr code with a few black squares&#10;&#10;AI-generated content may be incorrect.">
@@ -41439,130 +45037,142 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6252A2A1-86FA-07E2-1E6C-B38CB878F15A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="2400" b="0">
+            <a:endParaRPr lang="en-US" sz="2400" b="0" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="76000"/>
+                  <a:lumOff val="24000"/>
+                </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Bradley Hand ITC"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="2400" b="0">
+            <a:endParaRPr lang="en-US" sz="2400" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="76000"/>
+                  <a:lumOff val="24000"/>
+                </a:schemeClr>
+              </a:solidFill>
               <a:latin typeface="Noto Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="0">
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
-              <a:t>“During my summer job, I was tasked with designing a 3x4m concrete slab. I proposed two options: one reinforced </a:t>
-[...18 lines deleted...]
-              <a:t> (RC) and one using precast elements, comparing their pros and cons.”</a:t>
+              <a:t>“During my summer job, I was tasked with designing a 3x4m concrete slab. I proposed two options: one reinforced concrete (RC) and one using precast elements, comparing their pros and cons.”</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" b="0">
+            <a:endParaRPr lang="en-US" sz="1600" b="0" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="76000"/>
+                  <a:lumOff val="24000"/>
+                </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Bradley Hand ITC"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" b="0">
+            <a:endParaRPr lang="en-US" sz="1600" b="0" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="76000"/>
+                  <a:lumOff val="24000"/>
+                </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Bradley Hand ITC"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" sz="2100" b="0">
+            <a:endParaRPr lang="en-GB" sz="2100" b="0" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="76000"/>
+                  <a:lumOff val="24000"/>
+                </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="76000"/>
+                  <a:lumOff val="24000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1123999854"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B6C8889-00E5-056A-5A8A-7EE41C3FB5A9}"/>
@@ -41580,237 +45190,342 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C40B8824-E784-E720-6A8C-4303A1DE580C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US">
                 <a:ea typeface="Noto Sans Light"/>
                 <a:cs typeface="Noto Sans Light"/>
               </a:rPr>
               <a:t>Continuing professional development (CPD): DAP &amp; PDR</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBDE876C-CE9A-9117-3D2C-D05BE09160A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="243840" y="3782027"/>
-            <a:ext cx="3767804" cy="338554"/>
+            <a:off x="359501" y="4336895"/>
+            <a:ext cx="3604519" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="65000"/>
-                    <a:lumOff val="35000"/>
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>Development action plan (DAP)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1600">
               <a:solidFill>
                 <a:schemeClr val="tx1">
-                  <a:lumMod val="65000"/>
-                  <a:lumOff val="35000"/>
+                  <a:lumMod val="76000"/>
+                  <a:lumOff val="24000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:ea typeface="Noto Sans Light"/>
               <a:cs typeface="Noto Sans Light"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD544E24-F16F-2149-07DA-F0653CABC996}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4537588" y="3782027"/>
-            <a:ext cx="4529054" cy="338554"/>
+            <a:off x="4115767" y="4336895"/>
+            <a:ext cx="3882715" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="65000"/>
-                    <a:lumOff val="35000"/>
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Noto Sans"/>
                 <a:ea typeface="Noto Sans"/>
                 <a:cs typeface="Noto Sans"/>
               </a:rPr>
               <a:t>Personal development record (PDR)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
-[...9 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6" descr="A screenshot of a computer screen&#10;&#10;AI-generated content may be incorrect.">
+          <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE1EAF99-159C-BC39-F7A7-C52C98BBD4A1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08FF87F8-ECA4-D2DD-9A65-526A868FDB7F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="243840" y="1263968"/>
-            <a:ext cx="4130040" cy="2516505"/>
+            <a:off x="359501" y="1874761"/>
+            <a:ext cx="2723472" cy="2306412"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10" descr="A screenshot of a computer screen&#10;&#10;AI-generated content may be incorrect.">
+          <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F65123BE-718F-0778-A28F-BD6F6FD0684F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD6FC29C-C7B0-21E0-E65C-3370613FADCC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4537588" y="1263968"/>
-            <a:ext cx="4135755" cy="2516505"/>
+            <a:off x="4118933" y="1874761"/>
+            <a:ext cx="2838350" cy="2367645"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94C809AF-EC83-3F71-69D7-74E64360D899}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="327750" y="1415894"/>
+            <a:ext cx="3604519" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>ICE Careers app: Objectives</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="76000"/>
+                  <a:lumOff val="24000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ea typeface="Noto Sans Light"/>
+              <a:cs typeface="Noto Sans Light"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D08D376C-83E4-8045-F782-FA327FFDEB5D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4116583" y="1415893"/>
+            <a:ext cx="4684019" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Noto Sans"/>
+              </a:rPr>
+              <a:t>ICE Careers app: Development activities</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="76000"/>
+                  <a:lumOff val="24000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ea typeface="Noto Sans Light"/>
+              <a:cs typeface="Noto Sans Light"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2697203281"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95ABEAC8-FA5D-F9CD-3707-3A5D0F5A987B}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
@@ -41837,180 +45552,1904 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US">
                 <a:ea typeface="Noto Sans Light"/>
                 <a:cs typeface="Noto Sans Light"/>
               </a:rPr>
               <a:t>CPD records for students </a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect.">
+          <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3A03F7B-106E-7AB5-3EB0-282C61F56CD0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF78C0AE-4E38-25E0-EDC5-17AA9E9DEEB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
-          <a:srcRect l="23926" t="10009" r="22532" b="23899"/>
+          <a:blip r:embed="rId3" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="423497" y="1091658"/>
-            <a:ext cx="4848075" cy="3323407"/>
+            <a:off x="6997607" y="1347857"/>
+            <a:ext cx="1046570" cy="1080589"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="A qr code on a white background&#10;&#10;AI-generated content may be incorrect.">
+          <p:cNvPr id="9" name="Picture 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E8E73CA-9E42-3197-6889-F6CFBB8CF96B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE012BAC-1B04-950E-D16F-E56A0CD0EA7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId4" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5553987" y="1171171"/>
-            <a:ext cx="1991139" cy="1991139"/>
+            <a:off x="6987402" y="2740467"/>
+            <a:ext cx="1066982" cy="1094196"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 4">
+          <p:cNvPr id="11" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9054579A-D31A-9DFB-F3E0-7C79D7064D0B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB546706-D06E-4293-402E-3FA86FBC4118}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5553987" y="3325998"/>
-            <a:ext cx="3390872" cy="646331"/>
+            <a:off x="6041706" y="1374646"/>
+            <a:ext cx="646051" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...6 lines deleted...]
-                <a:hlinkClick r:id="rId5"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>ice.org.uk/</a:t>
-[...5 lines deleted...]
-                <a:hlinkClick r:id="rId5"/>
+              <a:t>iOS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{327CF6D3-C2E1-182A-986B-36F8CC161771}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6041706" y="2741410"/>
+            <a:ext cx="1210276" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>cpd</a:t>
-[...5 lines deleted...]
-                <a:hlinkClick r:id="rId5"/>
+              <a:t>Android</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="76000"/>
+                  <a:lumOff val="24000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1284F5F0-2037-1218-53FA-C77BA5358E23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="327905" y="1039954"/>
+            <a:ext cx="3111598" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>-guidance-for-student-members</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>ICE Careers app</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="76000"/>
+                    <a:lumOff val="24000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> – CPD:</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Picture 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4626CAE9-8689-8DA2-65B6-DE68647A591C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="435176" y="1347857"/>
+            <a:ext cx="2159678" cy="3407434"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Picture 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{251A1EA4-F3DB-E3AB-6F5B-4AEBF8DB7760}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3004950" y="1347857"/>
+            <a:ext cx="2766706" cy="2415269"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1204857537"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19B1F176-292B-9CA6-930E-A3A5EEEFBA9E}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F95BA81-0A54-B6AA-B367-9B3AB23E852A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Noto Sans Light"/>
+                <a:ea typeface="Noto Sans Light"/>
+                <a:cs typeface="Noto Sans Light"/>
+              </a:rPr>
+              <a:t>Your guide to getting ahead</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Noto Sans Light"/>
+              <a:ea typeface="Noto Sans Light"/>
+              <a:cs typeface="Noto Sans Light"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20" name="Picture 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41325449-D486-2AEE-83AF-2B216E9B8B85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="414361" y="1506291"/>
+            <a:ext cx="4140000" cy="1712913"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21" name="Picture 20" descr="A man and woman having an informal work meeting over coffee">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56C1E01E-78B4-0A81-4DEF-3887A2BCBD2B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4721702" y="1494989"/>
+            <a:ext cx="4140000" cy="1712913"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1D6A126-627E-601E-E20E-F29E2A452516}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4725603" y="1138337"/>
+            <a:ext cx="4140000" cy="376237"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="007C92"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="857250" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1200150" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1543050" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Careers talks</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FE0C7AD-DC13-A8EC-FC19-504EB084E6DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="414361" y="1138337"/>
+            <a:ext cx="4140000" cy="376237"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="007C92"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="857250" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1200150" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1543050" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1">
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>ICE Careers app</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EA71227-7425-8560-5DC9-9DA4C3DE8BFD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5713659" y="3351086"/>
+            <a:ext cx="3001349" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Get industry insight and practical tips from recent graduates through our webinar series.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43B92C5E-9B53-1F35-B396-5861DAC8FA74}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="414361" y="3350227"/>
+            <a:ext cx="4140000" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Get career ready. Explore our careers guide, track your development, discover ICE student events and more. Download the app.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="26" name="Picture 25" descr="A qr code on a white background&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADDA758B-5D1B-990A-7A9C-C070F4CBFFD2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4724930" y="3344935"/>
+            <a:ext cx="986260" cy="993494"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Picture 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{571DECB4-201F-A3ED-DE29-DAA0CFA474BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="766210" y="4169447"/>
+            <a:ext cx="720000" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="28" name="Picture 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21BC0CA2-B2D8-B684-A7FE-A7B4BFA387C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7" cstate="hqprint">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2392876" y="4169447"/>
+            <a:ext cx="720000" cy="720000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E3002BE-5BBB-EBA0-9D99-46B178D209BF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332401" y="4223159"/>
+            <a:ext cx="467458" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>iOS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63161C23-2800-DD03-A8F0-6494508C3E34}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1567395" y="4223159"/>
+            <a:ext cx="942386" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Noto Sans"/>
+                <a:ea typeface="Noto Sans"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Android</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Noto Sans"/>
+              <a:ea typeface="Noto Sans"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1982048312"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Primary logo">
   <a:themeElements>
     <a:clrScheme name="ICE">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="898D8D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
@@ -42798,247 +48237,283 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="2f7df70a-d529-4ae6-befb-c0389cd99b15"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010046749F7000A0094DAC707C26A73A58EF" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f227f8b3a77785f27d32144ebfb99773">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1fd154dc-09f0-4709-85a4-eea8002a3e10" xmlns:ns3="07d9b117-79ce-4245-856a-a7d1e912e85b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8ce5e6c115a5ba30cbd05a9df8b30857" ns2:_="" ns3:_="">
+    <xsd:import namespace="1fd154dc-09f0-4709-85a4-eea8002a3e10"/>
+    <xsd:import namespace="07d9b117-79ce-4245-856a-a7d1e912e85b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:Campaigns" minOccurs="0"/>
+                <xsd:element ref="ns3:ICE_x0020_Month" minOccurs="0"/>
+                <xsd:element ref="ns3:ICE_x0020_Year" minOccurs="0"/>
+                <xsd:element ref="ns2:c244648bdf794d2e81b2ad028389c8a2" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:Notes0" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:Preview" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:INFO" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="099d77df-be1c-45c6-9ca4-dc4a43aa3a8d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1fd154dc-09f0-4709-85a4-eea8002a3e10" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="Campaigns" ma:index="8" nillable="true" ma:displayName="Campaigns" ma:format="Dropdown" ma:internalName="Campaigns">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Apprenticeship"/>
+          <xsd:enumeration value="Corporate Partner"/>
+          <xsd:enumeration value="Fellowship campaign"/>
+          <xsd:enumeration value="Graduate onboarding"/>
+          <xsd:enumeration value="MRT presentations"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="c244648bdf794d2e81b2ad028389c8a2" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="c244648bdf794d2e81b2ad028389c8a2" ma:taxonomyFieldName="Tags" ma:displayName="Tags" ma:default="" ma:fieldId="{c244648b-df79-4d2e-81b2-ad028389c8a2}" ma:sspId="fcd0bc73-0a02-43df-a384-3b2cd777fd75" ma:termSetId="53e3eca3-aa32-41d1-8bf7-866c3999f93d" ma:anchorId="0b61c7de-4045-4375-ac2d-0aa28f7cd019" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="14" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="16" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="12" nillable="true" ma:displayName="MediaServiceLocation" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Notes0" ma:index="16" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Notes0">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="21" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="22" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="23" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="24" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="File_x0020_Description" ma:index="17" nillable="true" ma:displayName="File Description" ma:default="Please enter any brief notes about file here" ma:format="Dropdown" ma:internalName="File_x0020_Description">
-[...38 lines deleted...]
-    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="25" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b987692b-f1e4-4b5f-8499-09251c8ef841" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="27" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="fcd0bc73-0a02-43df-a384-3b2cd777fd75" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="28" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="29" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="30" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="INFO" ma:index="28" nillable="true" ma:displayName="INFO" ma:description="new updated artwork for dm20&amp;dm40&#10;" ma:format="Dropdown" ma:internalName="INFO">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-          <xsd:maxLength value="255"/>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="07d9b117-79ce-4245-856a-a7d1e912e85b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="ICE_x0020_Month" ma:index="9" nillable="true" ma:displayName="Month" ma:format="Dropdown" ma:internalName="ICE_x0020_Month">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="January"/>
+          <xsd:enumeration value="February"/>
+          <xsd:enumeration value="March"/>
+          <xsd:enumeration value="April"/>
+          <xsd:enumeration value="May"/>
+          <xsd:enumeration value="June"/>
+          <xsd:enumeration value="July"/>
+          <xsd:enumeration value="August"/>
+          <xsd:enumeration value="September"/>
+          <xsd:enumeration value="October"/>
+          <xsd:enumeration value="November"/>
+          <xsd:enumeration value="December"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="ICE_x0020_Year" ma:index="10" nillable="true" ma:displayName="Year" ma:format="Dropdown" ma:internalName="ICE_x0020_Year">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="2023"/>
+          <xsd:enumeration value="2022"/>
+          <xsd:enumeration value="2021"/>
+          <xsd:enumeration value="2020"/>
+          <xsd:enumeration value="2019"/>
+          <xsd:enumeration value="2018"/>
+          <xsd:enumeration value="2017"/>
+          <xsd:enumeration value="2016"/>
+          <xsd:enumeration value="2015"/>
+          <xsd:enumeration value="2014"/>
+          <xsd:enumeration value="2013"/>
+          <xsd:enumeration value="2012"/>
+          <xsd:enumeration value="2011"/>
+          <xsd:enumeration value="2010"/>
+          <xsd:enumeration value="2009"/>
+          <xsd:enumeration value="2008"/>
+          <xsd:enumeration value="2007"/>
+          <xsd:enumeration value="2006"/>
+          <xsd:enumeration value="2005"/>
+          <xsd:enumeration value="2004"/>
+          <xsd:enumeration value="2003"/>
+          <xsd:enumeration value="2002"/>
+          <xsd:enumeration value="2001"/>
+          <xsd:enumeration value="2000"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8933794f-1d20-4cc2-859e-503a2fdc4b32}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="07d9b117-79ce-4245-856a-a7d1e912e85b">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
@@ -43101,144 +48576,163 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="07d9b117-79ce-4245-856a-a7d1e912e85b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1fd154dc-09f0-4709-85a4-eea8002a3e10">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <ICE_x0020_Month xmlns="07d9b117-79ce-4245-856a-a7d1e912e85b" xsi:nil="true"/>
+    <ICE_x0020_Year xmlns="07d9b117-79ce-4245-856a-a7d1e912e85b" xsi:nil="true"/>
+    <Campaigns xmlns="1fd154dc-09f0-4709-85a4-eea8002a3e10" xsi:nil="true"/>
+    <c244648bdf794d2e81b2ad028389c8a2 xmlns="1fd154dc-09f0-4709-85a4-eea8002a3e10">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c244648bdf794d2e81b2ad028389c8a2>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39A5160E-DAC6-40A1-B91F-3D4D3A9E6D33}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46205A69-76E7-4A6C-8BF4-CA9F53276472}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1fd154dc-09f0-4709-85a4-eea8002a3e10"/>
+    <ds:schemaRef ds:uri="07d9b117-79ce-4245-856a-a7d1e912e85b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C04EFB31-0800-4DE3-9DD0-93D4EF24DF9A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E759FCF-FFD1-4164-81C0-BC704421C575}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="1fd154dc-09f0-4709-85a4-eea8002a3e10"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="07d9b117-79ce-4245-856a-a7d1e912e85b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ICE customisable slide deck (1)</Template>
   <TotalTime></TotalTime>
-  <Words>1255</Words>
+  <Words>1749</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
-  <Paragraphs>124</Paragraphs>
-[...1 lines deleted...]
-  <Notes>8</Notes>
+  <Paragraphs>179</Paragraphs>
+  <Slides>10</Slides>
+  <Notes>10</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="19" baseType="lpstr">
-[...8 lines deleted...]
-      <vt:lpstr>Wingdings</vt:lpstr>
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Primary logo</vt:lpstr>
       <vt:lpstr>Secondary logo</vt:lpstr>
       <vt:lpstr>ICE student membership: IPD for students </vt:lpstr>
       <vt:lpstr>Enrich your curriculum while studying at university</vt:lpstr>
-      <vt:lpstr>Attribute achievement form </vt:lpstr>
+      <vt:lpstr>Make your experience count: record it </vt:lpstr>
       <vt:lpstr>Start recording your initial professional development (IPD)</vt:lpstr>
       <vt:lpstr>The seven ICE attributes  </vt:lpstr>
       <vt:lpstr>Example: Attribute 1 – Knowledge and practical application of engineering</vt:lpstr>
       <vt:lpstr>Continuing professional development (CPD): DAP &amp; PDR</vt:lpstr>
       <vt:lpstr>CPD records for students </vt:lpstr>
+      <vt:lpstr>Your guide to getting ahead</vt:lpstr>
+      <vt:lpstr>ICE Careers app: careers guide, tracker, events and more </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Hannah Lorena</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010061E41D33F1B52744A4B4AA8EF50A0F44</vt:lpwstr>
+    <vt:lpwstr>0x01010046749F7000A0094DAC707C26A73A58EF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Tags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>